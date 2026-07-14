--- v0 (2026-05-26)
+++ v1 (2026-07-14)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-10-21</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-09-22</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2023-09-17</t>
   </si>
   <si>
     <t>Nedělní rejs V</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>2023-05-27</t>
   </si>