--- v0 (2026-05-26)
+++ v1 (2026-07-14)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-10</t>
   </si>
   <si>
     <t>Nedělní rejs VIII.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>Modrá trucstuha 2021</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-09-11</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>MČR Vareo</t>
   </si>
   <si>
     <t>2021-07-31</t>
   </si>
   <si>
     <t>Memoriál Miloše Alexy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>