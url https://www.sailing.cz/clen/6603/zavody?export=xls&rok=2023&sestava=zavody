--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-09-13</t>
   </si>
   <si>
     <t>Pražský točák XXIV</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Pohár YC Nechranice III</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2023-08-23</t>
   </si>
   <si>
     <t>Pražský točák XXI</t>
   </si>
   <si>
     <t>2023-08-18</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>