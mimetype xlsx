--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -77,51 +77,51 @@
   <si>
     <t>Modrá stuha Lipna - 57.ročník</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jachtařská liga II.</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2022-05-18</t>
   </si>
   <si>
     <t>Pražský Točák VII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-05-14</t>
   </si>
   <si>
     <t>Jachtařská liga I.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2022-04-27</t>
   </si>
   <si>
     <t>Pražský Točák IV.</t>
   </si>
   <si>
     <t>2022-04-13</t>
   </si>
   <si>
     <t>Pražský Točák II.</t>
   </si>
 </sst>
 </file>
 