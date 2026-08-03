--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-09-15</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2018-07-25</t>
   </si>
   <si>
     <t>Pražský točák XVII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-07-18</t>
   </si>
   <si>
     <t>Pražský točák XVI.</t>
   </si>
   <si>
     <t>2018-06-06</t>
   </si>
   <si>
     <t>Pražský točák X.</t>
   </si>
   <si>
     <t>2018-06-02</t>
   </si>
   <si>
     <t>Lipno Marathon</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>