--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -68,51 +68,51 @@
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t xml:space="preserve">IL4  </t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-16</t>
   </si>
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-07-08</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>