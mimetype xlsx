--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2024-08-25</t>
   </si>
   <si>
     <t>Velká cena YCLS, Showman Trophy (CBT)</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-08-17</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky (CBT)</t>
   </si>
   <si>
     <t>2024-07-27</t>
   </si>
   <si>
     <t>Kajutovky na Prýglu III</t>
   </si>
   <si>
     <t>2024-07-20</t>
   </si>
   <si>
     <t>Brněnská šestka (CBT)</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2024-07-04</t>
   </si>