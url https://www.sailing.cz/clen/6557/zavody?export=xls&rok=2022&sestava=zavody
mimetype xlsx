--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2022-05-11</t>
   </si>
   <si>
     <t>Prígl Rejs 4</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-05-07</t>
   </si>
   <si>
     <t>Memoriál Miloše Alexy - Krajský přebor</t>
   </si>
   <si>
     <t>2022-05-04</t>
   </si>
   <si>
     <t>Prígl Rejs 3</t>
   </si>
   <si>
     <t>2022-04-23</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
 </sst>
 </file>
 