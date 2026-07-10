--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -68,51 +68,51 @@
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2020-09-11</t>
   </si>
   <si>
     <t>RS AeroCup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2020-09-09</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XIX</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-09-05</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>2020-08-29</t>
   </si>
   <si>
     <t>Květákova regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2020-08-20</t>
   </si>
   <si>
     <t>The Crown Cup</t>
   </si>
   <si>
     <t>2020-07-29</t>
   </si>