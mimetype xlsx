--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -89,51 +89,51 @@
   <si>
     <t xml:space="preserve">RsO  </t>
   </si>
   <si>
     <t>2017-05-06</t>
   </si>
   <si>
     <t>To je celá to je půl</t>
   </si>
   <si>
     <t>2017-05-13</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2017-05-17</t>
   </si>
   <si>
     <t>Prigl rejs VI</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-05-24</t>
   </si>
   <si>
     <t>Prigl rejs VII</t>
   </si>
   <si>
     <t>2017-06-03</t>
   </si>
   <si>
     <t>European championship - Eurocup #4</t>
   </si>
   <si>
     <t>Versoix, Švýcarsko</t>
   </si>
   <si>
     <t>2017-06-07</t>
   </si>
   <si>
     <t>Prigl rejs X</t>
   </si>
   <si>
     <t>2017-06-10</t>
   </si>