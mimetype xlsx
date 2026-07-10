--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -128,51 +128,51 @@
   <si>
     <t>Kiss my RS I</t>
   </si>
   <si>
     <t>2016-05-29</t>
   </si>
   <si>
     <t>Prigl rejs VII</t>
   </si>
   <si>
     <t>2016-06-04</t>
   </si>
   <si>
     <t>FIFE Cup</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2016-07-17</t>
   </si>
   <si>
     <t>Prigl rejs XV</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-07-20</t>
   </si>
   <si>
     <t>Prigl rejs XVI</t>
   </si>
   <si>
     <t>2016-08-20</t>
   </si>
   <si>
     <t>Kiss my RS II</t>
   </si>
   <si>
     <t>2016-08-25</t>
   </si>
   <si>
     <t>MČR - RS Feva</t>
   </si>
   <si>
     <t>2016-09-10</t>
   </si>
   <si>
     <t>Moravia skiff regatta</t>
   </si>