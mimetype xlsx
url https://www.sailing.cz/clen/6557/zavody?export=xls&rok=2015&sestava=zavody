--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -92,51 +92,51 @@
   <si>
     <t>Velká cena YC Lipna</t>
   </si>
   <si>
     <t>Lipno - Lipno n.Vltavou</t>
   </si>
   <si>
     <t>2015-04-29</t>
   </si>
   <si>
     <t>Prigl Rejs IV</t>
   </si>
   <si>
     <t>2015-05-02</t>
   </si>
   <si>
     <t>To je celá, to je půl</t>
   </si>
   <si>
     <t>2015-05-06</t>
   </si>
   <si>
     <t>Prigl Rejs V</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-05-08</t>
   </si>
   <si>
     <t>Výroční rejs - 50 let YCLSB</t>
   </si>
   <si>
     <t>2015-05-09</t>
   </si>
   <si>
     <t>Krajský přebor RS</t>
   </si>
   <si>
     <t>2015-05-13</t>
   </si>
   <si>
     <t>Prigl Rejs VI</t>
   </si>
   <si>
     <t>2015-05-27</t>
   </si>
   <si>
     <t>Prigl Rejs VIII</t>
   </si>