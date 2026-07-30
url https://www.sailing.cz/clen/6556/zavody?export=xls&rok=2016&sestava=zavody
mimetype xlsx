--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2016-04-16</t>
   </si>
   <si>
     <t>Pohár Bohemia</t>
   </si>
   <si>
     <t>Poděbrady</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2016-06-15</t>
   </si>
   <si>
     <t>Prigl rejs XI</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-07-02</t>
   </si>
   <si>
     <t>MČR - Vítr a slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2016-07-09</t>
   </si>
   <si>
     <t>O krále Šumavy</t>
   </si>
   <si>
     <t>2016-10-22</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
 </sst>
 </file>
 