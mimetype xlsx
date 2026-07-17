--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-11-08</t>
   </si>
   <si>
     <t>17. Jabuka</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t>ORC2</t>
   </si>
   <si>
     <t>2019-10-20</t>
   </si>
   <si>
     <t>Modrá stuha (Cabin Trophy 2019)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-08-16</t>
   </si>
   <si>
     <t>29er European Championship</t>
   </si>
   <si>
     <t>LAGO DI GARDA</t>
   </si>
   <si>
     <t xml:space="preserve">29r  </t>
   </si>
   <si>
     <t>2019-08-10</t>
   </si>
   <si>
     <t>Štít města Pardubic</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2019-07-26</t>
   </si>