--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-10-24</t>
   </si>
   <si>
     <t>29er Eurocup 2018</t>
   </si>
   <si>
     <t>Riva del Garda</t>
   </si>
   <si>
     <t xml:space="preserve">29r  </t>
   </si>
   <si>
     <t>2018-10-20</t>
   </si>
   <si>
     <t>Modrá stuha (dálkový závod)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-10-06</t>
   </si>
   <si>
     <t>Mem. Jana Sedláka</t>
   </si>
   <si>
     <t>2018-09-28</t>
   </si>
   <si>
     <t>MČR - Nechranický skluz</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2018-09-15</t>
   </si>
   <si>
     <t>VT project EXTREME CUP</t>
   </si>
   <si>
     <t>nechranice</t>
   </si>