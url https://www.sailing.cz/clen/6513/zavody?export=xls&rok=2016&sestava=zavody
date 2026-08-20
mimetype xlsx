--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2016-04-09</t>
   </si>
   <si>
     <t>Brněnský RS Start</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2016-04-13</t>
   </si>
   <si>
     <t>Prigl rejs II</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-05-29</t>
   </si>
   <si>
     <t>Prigl rejs VII</t>
   </si>
   <si>
     <t>2016-07-17</t>
   </si>
   <si>
     <t>Prigl rejs XV</t>
   </si>
   <si>
     <t>2016-10-22</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>