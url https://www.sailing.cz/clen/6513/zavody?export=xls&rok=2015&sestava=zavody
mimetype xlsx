--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2015-04-11</t>
   </si>
   <si>
     <t>Brněnský RStart</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2015-04-15</t>
   </si>
   <si>
     <t>Prigl Rejs II</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-05-02</t>
   </si>
   <si>
     <t>To je celá, to je půl</t>
   </si>
   <si>
     <t>2015-05-08</t>
   </si>
   <si>
     <t>Výroční rejs - 50 let YCLSB</t>
   </si>
   <si>
     <t>2015-05-13</t>
   </si>
   <si>
     <t>Prigl Rejs VI</t>
   </si>
   <si>
     <t>2015-05-27</t>
   </si>
   <si>
     <t>Prigl Rejs VIII</t>
   </si>