--- v0 (2026-05-30)
+++ v1 (2026-07-30)
@@ -137,51 +137,51 @@
   <si>
     <t>2022-05-14</t>
   </si>
   <si>
     <t>Jarní fireballistická Rozkoš</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2022-04-30</t>
   </si>
   <si>
     <t>Spring cup</t>
   </si>
   <si>
     <t>2022-04-13</t>
   </si>
   <si>
     <t>Pražský Točák II.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-04-09</t>
   </si>
   <si>
     <t>VEKRA Toušeňský pohár</t>
   </si>
   <si>
     <t>Jezero Poděbrady</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>