--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -92,51 +92,51 @@
   <si>
     <t>2018-08-22</t>
   </si>
   <si>
     <t>Pre-Worlds and FRA Nationals</t>
   </si>
   <si>
     <t>2018-07-28</t>
   </si>
   <si>
     <t>Lázeňská regata</t>
   </si>
   <si>
     <t>Svět</t>
   </si>
   <si>
     <t>2018-07-25</t>
   </si>
   <si>
     <t>Pražský točák XVII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-06-09</t>
   </si>
   <si>
     <t>CERE regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2018-05-12</t>
   </si>
   <si>
     <t>Jarní fireballistická Rozkoš</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2018-05-05</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>