--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-07-25</t>
   </si>
   <si>
     <t>Pražský točák XVII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-07-11</t>
   </si>
   <si>
     <t>Pražský točák XV.</t>
   </si>
   <si>
     <t>2018-06-27</t>
   </si>
   <si>
     <t>Pražský točák XIII.</t>
   </si>
   <si>
     <t>2018-06-06</t>
   </si>
   <si>
     <t>Pražský točák X.</t>
   </si>
   <si>
     <t>2018-05-23</t>
   </si>
   <si>
     <t>Pražský točák VIII.</t>
   </si>