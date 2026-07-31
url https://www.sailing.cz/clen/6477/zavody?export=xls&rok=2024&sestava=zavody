--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-08-09</t>
   </si>
   <si>
     <t>ICZ RODOP - Jachtařská liga III. - finále</t>
   </si>
   <si>
     <t>Jezero Most</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2024-07-24</t>
   </si>
   <si>
     <t>Pražský točák XVII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-07-17</t>
   </si>
   <si>
     <t>Pražský točák XVI.</t>
   </si>
   <si>
     <t>2024-06-26</t>
   </si>
   <si>
     <t>Pražský točák XIII.</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>ICZ RODOP - Jachtařská liga II.</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2024-06-12</t>
   </si>