--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-09-12</t>
   </si>
   <si>
     <t>Česká jachtařská liga I.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2020-07-29</t>
   </si>
   <si>
     <t>Pražský točák 18</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-06-24</t>
   </si>
   <si>
     <t>Pražský točák 13</t>
   </si>
   <si>
     <t>2020-06-20</t>
   </si>
   <si>
     <t>Česká jachtařská liga II.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2020-06-17</t>
   </si>
   <si>
     <t>Pražský točák 12</t>
   </si>
   <si>
     <t>2020-05-27</t>
   </si>