--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2015-04-08</t>
   </si>
   <si>
     <t>Pražský Točák II.</t>
   </si>
   <si>
     <t>Vltava - Praha pod Vyšehradem</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-04-22</t>
   </si>
   <si>
     <t>Pražský Točák</t>
   </si>
   <si>
     <t>2015-05-13</t>
   </si>
   <si>
     <t>Pražský točák VII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t>2015-05-27</t>
   </si>
   <si>
     <t>Pražský točák VIII.</t>
   </si>
   <si>
     <t>Praha - Vltava</t>
   </si>