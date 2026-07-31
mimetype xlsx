--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -98,51 +98,51 @@
   <si>
     <t>2020-09-05</t>
   </si>
   <si>
     <t>HOP Regata , náhr.termín MMČR</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2020-08-07</t>
   </si>
   <si>
     <t>Česká jachtařská liga III.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2020-07-29</t>
   </si>
   <si>
     <t>Pražský točák 18</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-07-04</t>
   </si>
   <si>
     <t>MMČR - Vítr a slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2020-06-20</t>
   </si>
   <si>
     <t>Česká jachtařská liga II.</t>
   </si>
   <si>
     <t>2020-05-23</t>
   </si>
   <si>
     <t>Sdružený krajský přebor KSJ 16+17</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>