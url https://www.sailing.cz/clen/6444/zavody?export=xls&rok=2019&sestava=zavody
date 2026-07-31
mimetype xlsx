--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2019-07-04</t>
   </si>
   <si>
     <t>MMČR CADET - Vítr a slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2019-07-03</t>
   </si>
   <si>
     <t>Pražský točák 14</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-06-29</t>
   </si>
   <si>
     <t>O krále Šumavy</t>
   </si>
   <si>
     <t>2019-06-26</t>
   </si>
   <si>
     <t>Pražský točák 13</t>
   </si>
   <si>
     <t>2019-06-19</t>
   </si>
   <si>
     <t>Pražský točák 12</t>
   </si>
   <si>
     <t>2019-06-12</t>
   </si>
   <si>
     <t>Pražský točák 11</t>
   </si>