--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2017-05-24</t>
   </si>
   <si>
     <t>Pražský točák VIII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-05-31</t>
   </si>
   <si>
     <t>Pražský točák IX.</t>
   </si>
   <si>
     <t>2017-06-07</t>
   </si>
   <si>
     <t>Pražský točák X.</t>
   </si>
   <si>
     <t>2017-06-10</t>
   </si>
   <si>
     <t>FIFE Cup</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>