--- v0 (2026-06-20)
+++ v1 (2026-08-19)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>Regata Laguna</t>
   </si>
   <si>
     <t>Slapy</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2024-08-28</t>
   </si>
   <si>
     <t>Pražský točák XXII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
     <t>Pražský točák XX.</t>
   </si>
   <si>
     <t>2024-07-24</t>
   </si>
   <si>
     <t>Pražský točák XVII.</t>
   </si>
   <si>
     <t>2024-06-05</t>
   </si>
   <si>
     <t>Pražský točák X.</t>
   </si>
   <si>
     <t>2024-05-29</t>
   </si>
   <si>
     <t>Pražský točák IX.</t>
   </si>