--- v0 (2026-06-20)
+++ v1 (2026-08-19)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-09-13</t>
   </si>
   <si>
     <t>Pražský točák XXIV</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-08-23</t>
   </si>
   <si>
     <t>Pražský točák XXI</t>
   </si>
   <si>
     <t>2023-08-16</t>
   </si>
   <si>
     <t>Pražský točák XX</t>
   </si>
   <si>
     <t>2023-06-14</t>
   </si>
   <si>
     <t>Pražský točák XI</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
   <si>
     <t>Pražský točák IX</t>
   </si>