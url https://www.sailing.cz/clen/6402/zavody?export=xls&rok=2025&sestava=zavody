--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -101,51 +101,51 @@
   <si>
     <t>Vítr a slunce</t>
   </si>
   <si>
     <t>2025-06-21</t>
   </si>
   <si>
     <t>Jachtařská liga II.</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2025-05-30</t>
   </si>
   <si>
     <t>29er &amp;amp; 49er Eurocup, RS500 Nationals</t>
   </si>
   <si>
     <t>2025-05-07</t>
   </si>
   <si>
     <t>Pražský točák VI.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-05-03</t>
   </si>
   <si>
     <t>Critérium Longtze</t>
   </si>
   <si>
     <t>Ženeva</t>
   </si>
   <si>
     <t xml:space="preserve">Lon  </t>
   </si>
   <si>
     <t>2025-04-12</t>
   </si>
   <si>
     <t>Skiffmania</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
 </sst>
 </file>
 