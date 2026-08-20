--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -89,51 +89,51 @@
   <si>
     <t>Burčáková regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
     <t>Pražský točák XX.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-05-24</t>
   </si>
   <si>
     <t>Helly Hansen Eurocup ILCA Czech republic &amp;amp; Czech nationals</t>
   </si>
   <si>
     <t>2024-05-22</t>
   </si>
   <si>
     <t>Pražský točák VIII.</t>
   </si>
   <si>
     <t>2024-03-08</t>
   </si>
   <si>
     <t>UBS Primo Cup</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t xml:space="preserve">Lon  </t>
   </si>