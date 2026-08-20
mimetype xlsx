--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -74,51 +74,51 @@
   <si>
     <t>2023-09-03</t>
   </si>
   <si>
     <t>Regata 130 let - Slavnostní plavba</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2023-08-19</t>
   </si>
   <si>
     <t>Lipenský vítr</t>
   </si>
   <si>
     <t>2023-08-02</t>
   </si>
   <si>
     <t>Pražský točák XVIII</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-07-29</t>
   </si>
   <si>
     <t>Bezdrevský marathon</t>
   </si>
   <si>
     <t>bezdrev</t>
   </si>
   <si>
     <t xml:space="preserve">FD   </t>
   </si>
   <si>
     <t>2023-07-26</t>
   </si>
   <si>
     <t>Pražský točák XVII</t>
   </si>
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>Pražský točák XV</t>
   </si>