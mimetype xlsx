--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -101,51 +101,51 @@
   <si>
     <t>Jachtařská liga III. - Finále</t>
   </si>
   <si>
     <t>lipno - lipno nad vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2019-07-12</t>
   </si>
   <si>
     <t>Prague SailOpen</t>
   </si>
   <si>
     <t xml:space="preserve">Mr   </t>
   </si>
   <si>
     <t>2019-06-19</t>
   </si>
   <si>
     <t>Pražský točák 12</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-05-11</t>
   </si>
   <si>
     <t>Česká jachtařská liga II.</t>
   </si>
   <si>
     <t>2019-04-13</t>
   </si>
   <si>
     <t>Česká jachtařská liga I.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2019-03-15</t>
   </si>
   <si>
     <t>PTT Act. V.</t>
   </si>
   <si>
     <t>2019-02-16</t>
   </si>