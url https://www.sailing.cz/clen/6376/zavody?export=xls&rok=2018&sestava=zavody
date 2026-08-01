--- v0 (2026-05-30)
+++ v1 (2026-08-01)
@@ -122,51 +122,51 @@
   <si>
     <t>Šilhánkův memoriál</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2018-06-27</t>
   </si>
   <si>
     <t>Sletový přebor ČOS- dálková plavba</t>
   </si>
   <si>
     <t>Orlík - Velký Vír</t>
   </si>
   <si>
     <t>2018-06-23</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>labe - roudnice</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-06-09</t>
   </si>
   <si>
     <t>Štít města Litoměřic</t>
   </si>
   <si>
     <t>Labe-Křešice</t>
   </si>
   <si>
     <t>2018-06-02</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>
   <si>
     <t>2018-05-19</t>
   </si>
   <si>
     <t>Cena Oldřichova 31. ročník+KP</t>
   </si>
 </sst>
 </file>
 