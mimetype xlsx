--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -92,51 +92,51 @@
   <si>
     <t>2020-08-28</t>
   </si>
   <si>
     <t>MMČR - Lipno regata</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2020-08-25</t>
   </si>
   <si>
     <t>Intergalactic Championship</t>
   </si>
   <si>
     <t>lipno - cerna v posumavi</t>
   </si>
   <si>
     <t>2020-07-29</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XIII</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-07-25</t>
   </si>
   <si>
     <t>1. Nechranice Woche</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2020-07-18</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2020-07-04</t>
   </si>
   <si>
     <t>MMČR - Vítr a slunce</t>
   </si>