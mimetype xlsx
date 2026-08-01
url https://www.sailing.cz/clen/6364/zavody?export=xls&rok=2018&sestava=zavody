--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-10-20</t>
   </si>
   <si>
     <t>Modrá stuha (dálkový závod)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-10-06</t>
   </si>
   <si>
     <t>Lipenský kotrmelec</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2018-09-22</t>
   </si>
   <si>
     <t>Podzimní RSvezení</t>
   </si>
   <si>
     <t>lipno - lipno nad vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>