--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -131,51 +131,51 @@
   <si>
     <t>Garda</t>
   </si>
   <si>
     <t>2021-06-24</t>
   </si>
   <si>
     <t>OPTIMIST D&amp;#039;ARGENTO</t>
   </si>
   <si>
     <t>Lake Garda</t>
   </si>
   <si>
     <t>2021-06-08</t>
   </si>
   <si>
     <t>YOUTH CENTENARY REGATTA OPTIMIST</t>
   </si>
   <si>
     <t>2021-05-20</t>
   </si>
   <si>
     <t>39th Lake Garda Meeting</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-04-01</t>
   </si>
   <si>
     <t>CSC Cup – Memorijal Antolić-Česić</t>
   </si>
   <si>
     <t>Medulin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>