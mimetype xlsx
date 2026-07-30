--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -83,51 +83,51 @@
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>The Crown Cup - RS500 Eurocup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2022-07-20</t>
   </si>
   <si>
     <t>Prígl Rejs 13</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-06-25</t>
   </si>
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>2022-06-04</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
 </sst>
 </file>
 