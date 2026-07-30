--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-10-03</t>
   </si>
   <si>
     <t>Pohár města Neratovice</t>
   </si>
   <si>
     <t>Jezero Poděbrady</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2020-09-16</t>
   </si>
   <si>
     <t>Prigl Rajs XXII.</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-09-11</t>
   </si>
   <si>
     <t>RS AeroCup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2020-09-09</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XIX</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2020-09-05</t>
   </si>