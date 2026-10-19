--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -86,51 +86,51 @@
   <si>
     <t>2010-04-10</t>
   </si>
   <si>
     <t>Baban Cup I</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t xml:space="preserve">Pir  </t>
   </si>
   <si>
     <t>2010-05-08</t>
   </si>
   <si>
     <t>Memoriál Ing. Böhma</t>
   </si>
   <si>
     <t>2010-05-15</t>
   </si>
   <si>
     <t>Altošův Vymácháč</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2010-05-29</t>
   </si>
   <si>
     <t>Sdružený krajský přebor KSJ 16+17</t>
   </si>
   <si>
     <t>2010-06-05</t>
   </si>
   <si>
     <t>Pohár Hluboké</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2010-06-12</t>
   </si>
   <si>
     <t>Bohemia Cup</t>
   </si>
   <si>
     <t>2010-08-28</t>
   </si>