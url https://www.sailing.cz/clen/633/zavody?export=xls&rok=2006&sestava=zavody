--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -107,51 +107,51 @@
   <si>
     <t>2006-05-20</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>062110</t>
   </si>
   <si>
     <t>2006-05-27</t>
   </si>
   <si>
     <t>Mistrovství ČR Team Racing</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>062129</t>
   </si>
   <si>
     <t>2006-09-09</t>
   </si>
   <si>
     <t>Vítr z vinohradů</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>