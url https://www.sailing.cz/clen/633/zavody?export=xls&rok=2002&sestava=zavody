--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>022126</t>
   </si>
   <si>
     <t>Mistrovství ČR 2002</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>022109</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>021702</t>
   </si>
   <si>
     <t>Český pohár + Krajský přebor +Krajský př</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>021701</t>
   </si>
   <si>
     <t>Jarní pohár Finn</t>
   </si>
   <si>
     <t xml:space="preserve">Pir  </t>
   </si>
   <si>
     <t>021609</t>
   </si>
   <si>
     <t>Pohár YC Tušimice</t>
   </si>