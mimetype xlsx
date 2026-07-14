--- v0 (2026-05-25)
+++ v1 (2026-07-14)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2017-06-07</t>
   </si>
   <si>
     <t>Pražský točák X.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-09-02</t>
   </si>
   <si>
     <t>Regata Laguna</t>
   </si>
   <si>
     <t>Slapy</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2017-09-28</t>
   </si>
   <si>
     <t>MČR + Eurocup</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">29r  </t>
   </si>