--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2010-05-29</t>
   </si>
   <si>
     <t>Lipno maraton</t>
   </si>
   <si>
     <t>Lipno - Lipno n/Vlt.</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2010-06-26</t>
   </si>
   <si>
     <t>24 hodin NON-STOP</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2010-07-24</t>
   </si>
   <si>
     <t>Modrá stuha Lipna 45. ročník</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2010-08-14</t>
   </si>
   <si>
     <t>Lipenská vlna</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>