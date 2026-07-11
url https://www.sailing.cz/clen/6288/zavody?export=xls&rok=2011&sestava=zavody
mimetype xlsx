--- v0 (2026-05-25)
+++ v1 (2026-07-11)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2011-04-23</t>
   </si>
   <si>
     <t>Zlatá plachta Barbory + KP</t>
   </si>
   <si>
     <t>Barbora - Oldřichov</t>
   </si>
   <si>
     <t xml:space="preserve">FD   </t>
   </si>
   <si>
     <t>2011-06-04</t>
   </si>
   <si>
     <t>Jarní cena Labe</t>
   </si>
   <si>
     <t>Labe-Církvice</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2011-06-18</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>Labe</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>