--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -95,51 +95,51 @@
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
     <t>2022-08-15</t>
   </si>
   <si>
     <t>Kontrolní závod I.</t>
   </si>
   <si>
     <t>2022-08-13</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>2022-06-18</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>Labe - Roudnice</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-05-28</t>
   </si>
   <si>
     <t>Cena Oldřichova 36. ročník</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Jarní cena Labe - Církvice</t>
   </si>
   <si>
     <t>Labe-Křešice</t>
   </si>
   <si>
     <t>2022-04-16</t>
   </si>
   <si>
     <t>Zlatá plachta Barbory 52. ročník</t>
   </si>
 </sst>
 </file>
 