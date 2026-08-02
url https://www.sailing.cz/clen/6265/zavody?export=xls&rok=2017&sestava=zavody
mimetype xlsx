--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -65,51 +65,51 @@
   <si>
     <t>Zlatá plachta Barbory 47. ročník</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t xml:space="preserve">Evr  </t>
   </si>
   <si>
     <t>2017-05-20</t>
   </si>
   <si>
     <t>Cena Oldřichova 30. ročník+KP</t>
   </si>
   <si>
     <t>2017-06-24</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>Labe</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-08-12</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>2017-08-14</t>
   </si>
   <si>
     <t>Kontrolní závod I</t>
   </si>
   <si>
     <t>2017-08-16</t>
   </si>
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
     <t>2017-08-17</t>
   </si>
   <si>
     <t>Kontrolní závod II</t>
   </si>