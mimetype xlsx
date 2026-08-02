--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -65,51 +65,51 @@
   <si>
     <t>Zlatá plachta Barbory</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t xml:space="preserve">Evr  </t>
   </si>
   <si>
     <t>2012-05-26</t>
   </si>
   <si>
     <t>Cena Oldřichova + SKP</t>
   </si>
   <si>
     <t>2012-06-16</t>
   </si>
   <si>
     <t>Česká Brána</t>
   </si>
   <si>
     <t>Labe</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2012-06-23</t>
   </si>
   <si>
     <t>Bali Cup</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2012-06-25</t>
   </si>
   <si>
     <t>Přebor středočeského kraje</t>
   </si>
   <si>
     <t>Orlík - Velký Vír</t>
   </si>
   <si>
     <t>2012-06-27</t>
   </si>
   <si>
     <t>Sletový pohár ČOS-dálková plavba</t>
   </si>