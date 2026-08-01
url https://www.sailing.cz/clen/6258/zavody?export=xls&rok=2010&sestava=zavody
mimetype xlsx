--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2010-06-19</t>
   </si>
   <si>
     <t>Česká Brána</t>
   </si>
   <si>
     <t xml:space="preserve">Labe </t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2010-06-25</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>Labe - Církvice</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2010-08-28</t>
   </si>
   <si>
     <t>Labský pohár</t>
   </si>
   <si>
     <t>ernoseky</t>
   </si>
   <si>
     <t>2010-10-09</t>
   </si>
   <si>
     <t>Modrá stuha Labe</t>
   </si>
   <si>
     <t>Labe Ústí-Zálezly</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>