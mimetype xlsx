--- v0 (2026-05-25)
+++ v1 (2026-07-11)
@@ -80,51 +80,51 @@
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t>2024-09-27</t>
   </si>
   <si>
     <t>Burčáková regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-08-15</t>
   </si>
   <si>
     <t>Kontrolní závod II.</t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-08-10</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Cena Oldřichova - 38.ročník</t>
   </si>
   <si>
     <t>2024-04-13</t>
   </si>
   <si>
     <t>Zlatá plachta Barbory - 54. ročník</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>