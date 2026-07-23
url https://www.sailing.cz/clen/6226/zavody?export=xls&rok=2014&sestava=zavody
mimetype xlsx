--- v0 (2026-05-23)
+++ v1 (2026-07-23)
@@ -86,51 +86,51 @@
   <si>
     <t>Coupe Internationale de Printemps</t>
   </si>
   <si>
     <t>Cannes, France</t>
   </si>
   <si>
     <t>2014-05-29</t>
   </si>
   <si>
     <t>Dutch Youth Regatta (Championship)</t>
   </si>
   <si>
     <t>Workum, Netherlands</t>
   </si>
   <si>
     <t>2014-06-28</t>
   </si>
   <si>
     <t>III TAPPA CIRCUITO NAZIONALE OPEN BIC</t>
   </si>
   <si>
     <t>Lago di Garda, Arco, Italy</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-07-18</t>
   </si>
   <si>
     <t>2. IDJM Open BIC 2014 (championship)</t>
   </si>
   <si>
     <t>Surendorf (Kiel), Germany</t>
   </si>
   <si>
     <t>2014-07-22</t>
   </si>
   <si>
     <t>Open BIC Worlds 2014 - U 13</t>
   </si>
   <si>
     <t>Travemünde, Germany</t>
   </si>
   <si>
     <t>2014-08-13</t>
   </si>
   <si>
     <t>Trofeo 4 Laghi</t>
   </si>